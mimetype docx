--- v0 (2025-10-24)
+++ v1 (2026-06-02)
@@ -124,185 +124,164 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C77232">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">JUDUL </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
-        <w:t xml:space="preserve">BERBAHASA </w:t>
-[...8 lines deleted...]
-        <w:t>INGGRIS</w:t>
+        <w:t>BERBAHASA INGGRIS</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77232">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> SINGKAT BERISI 12 S.D. 14 KATA, APABILA TERDAPAT ISTILAH GUNAKAN ISTILAH YANG UMUM</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77232">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C77232">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>(ukuran 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:val="en-US" w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="00C77232">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2861C733" w14:textId="77777777" w:rsidR="008C41A8" w:rsidRPr="00C62712" w:rsidRDefault="008C41A8" w:rsidP="00C77232">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B941873" w14:textId="77777777" w:rsidR="00C77232" w:rsidRPr="00987B02" w:rsidRDefault="00C77232" w:rsidP="00C77232">
+    <w:p w14:paraId="3B941873" w14:textId="04BB6B36" w:rsidR="00C77232" w:rsidRPr="00987B02" w:rsidRDefault="00C77232" w:rsidP="00C77232">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Penulis pertama</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62712">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62712">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Penulis kedua</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62712">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="002836FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dan seterusnya</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="eastAsia"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> (ukuran 12 pt)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7ABBB6" w14:textId="2C117A48" w:rsidR="00C77232" w:rsidRPr="00987B02" w:rsidRDefault="00C77232" w:rsidP="00C77232">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -344,159 +323,114 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>jika sama tuliskan satu saja</w:t>
       </w:r>
       <w:r w:rsidR="008C41A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> tanpa </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> tanpa superscript</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="eastAsia"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
-        <w:t xml:space="preserve">, ukuran 10 </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>, ukuran 10 pt</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F4B5B8" w14:textId="0BFF4E4E" w:rsidR="00C77232" w:rsidRDefault="00C77232" w:rsidP="00C77232">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Email penulis (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tuliskan email penulis pertama</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">/author </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">/author korespondensi </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US"/>
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>saja jika penulis lebih dari satu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54B9E334" w14:textId="77777777" w:rsidR="00C77232" w:rsidRDefault="00C77232" w:rsidP="00C62712">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="46405FA3" w14:textId="25F5135E" w:rsidR="005B15AC" w:rsidRPr="00C62712" w:rsidRDefault="005B15AC" w:rsidP="00C62712">
       <w:pPr>
@@ -601,51 +535,51 @@
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>berisikan 3-5 kata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53AEEE3E" w14:textId="77777777" w:rsidR="00F50200" w:rsidRPr="00C62712" w:rsidRDefault="00F50200" w:rsidP="00F50200">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:i/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F6AFB7" w14:textId="77777777" w:rsidR="00F50200" w:rsidRPr="005752E1" w:rsidRDefault="00ED4D97" w:rsidP="00ED4D97">
+    <w:p w14:paraId="78F6AFB7" w14:textId="7AB660D1" w:rsidR="00F50200" w:rsidRPr="005752E1" w:rsidRDefault="00ED4D97" w:rsidP="00ED4D97">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Abstract berbahasa inggris ditulis miring. </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4D97">
         <w:rPr>
@@ -658,92 +592,83 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ditulis pada kertas A4 dengan margin (top: 3cm, left: 4cm, bottom: 4cm dan right: 3 cm) </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED4D97">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>menggunakan font Arial Narrow ukuran 12 pt dengan spasi 1,15 dan lebar kolom 6,37cm dengan spasi kolom 1,25cm. Khusus untuk abstrak menggunakan font Arial Narrow ukuran 11 pt dengan spasi 1 dan dalam format satu kolom.</w:t>
       </w:r>
       <w:r w:rsidR="005752E1">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:hint="eastAsia"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jumlah halaman minimal 7 halaman, maksimal 11 halaman.</w:t>
       </w:r>
-      <w:r w:rsidR="00BD5003">
-[...9 lines deleted...]
-    <w:p w14:paraId="2ABFEE9A" w14:textId="77777777" w:rsidR="00F50200" w:rsidRPr="00782735" w:rsidRDefault="00F50200" w:rsidP="00F50200">
+    </w:p>
+    <w:p w14:paraId="2ABFEE9A" w14:textId="7FF984D9" w:rsidR="00F50200" w:rsidRPr="00782735" w:rsidRDefault="00F50200" w:rsidP="00F50200">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Keyword</w:t>
       </w:r>
       <w:r w:rsidRPr="00782735">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00DD35C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>........</w:t>
+        <w:t>berisikan 3-5 kata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C202E19" w14:textId="77777777" w:rsidR="009571CE" w:rsidRDefault="009571CE" w:rsidP="00C62712">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20314BCF" w14:textId="77777777" w:rsidR="00C77232" w:rsidRPr="00C62712" w:rsidRDefault="00C77232" w:rsidP="00C62712">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C77232" w:rsidRPr="00C62712" w:rsidSect="00C77232">
           <w:headerReference w:type="even" r:id="rId8"/>
           <w:headerReference w:type="default" r:id="rId9"/>
@@ -821,120 +746,114 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008C41A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>di belakang</w:t>
       </w:r>
       <w:r w:rsidR="00A03D99">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> kutipan)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="009E0961">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Berikut contoh </w:t>
-[...5 lines deleted...]
-        <w:t>penulisan tabel/gambar yang muat dalam kolom.</w:t>
+        <w:t xml:space="preserve"> Berikut contoh penulisan tabel/gambar yang muat dalam kolom.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="020BEF3F" w14:textId="7FEA2AF3" w:rsidR="00497E3B" w:rsidRDefault="00497E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t>(spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B78ADF7" w14:textId="7662E443" w:rsidR="00497E3B" w:rsidRDefault="00497E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4ADBC777" wp14:editId="4BF3B5E2">
-[...1 lines deleted...]
-            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4ADBC777" wp14:editId="0CC1E38D">
+            <wp:extent cx="5008697" cy="755374"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="6985"/>
             <wp:docPr id="1693881605" name="Picture 1" descr="A yellow rectangular object with black text&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1412045158" name="Picture 1" descr="A yellow rectangular object with black text&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="2294890" cy="346098"/>
+                      <a:ext cx="5059493" cy="763035"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="757614DD" w14:textId="556B8354" w:rsidR="00497E3B" w:rsidRDefault="00497E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -992,271 +911,294 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tabel 1. Judul tabel dituliskan </w:t>
       </w:r>
       <w:r w:rsidR="00D87D19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>dalam satu halaman</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D87D19">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">dan </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> di dalam paragraf </w:t>
+        <w:t xml:space="preserve">dan disitasi di dalam paragraf </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(rata </w:t>
       </w:r>
       <w:r w:rsidR="008C41A8">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>kiri</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="1840"/>
         <w:gridCol w:w="1202"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D87D19" w14:paraId="46D3EA58" w14:textId="77777777" w:rsidTr="00D87D19">
+      <w:tr w:rsidR="00D87D19" w14:paraId="46D3EA58" w14:textId="77777777" w:rsidTr="00F7159D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4115AA72" w14:textId="0C58C3D0" w:rsidR="00D87D19" w:rsidRDefault="00D87D19" w:rsidP="00497E3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7738B260" w14:textId="03254F54" w:rsidR="00D87D19" w:rsidRDefault="00D87D19" w:rsidP="00497E3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Nama</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="551FFA58" w14:textId="25612F01" w:rsidR="00D87D19" w:rsidRDefault="00D87D19" w:rsidP="00497E3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ket</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D87D19" w14:paraId="7FFE416D" w14:textId="77777777" w:rsidTr="00D87D19">
+      <w:tr w:rsidR="00D87D19" w14:paraId="7FFE416D" w14:textId="77777777" w:rsidTr="00F7159D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AD20CC8" w14:textId="033B82D8" w:rsidR="00D87D19" w:rsidRDefault="00D87D19" w:rsidP="00497E3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="77413430" w14:textId="77777777" w:rsidR="00D87D19" w:rsidRDefault="00D87D19" w:rsidP="00497E3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B7C05FB" w14:textId="77777777" w:rsidR="00D87D19" w:rsidRDefault="00D87D19" w:rsidP="00497E3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D87D19" w14:paraId="16EA50E9" w14:textId="77777777" w:rsidTr="00D87D19">
+      <w:tr w:rsidR="00D87D19" w14:paraId="16EA50E9" w14:textId="77777777" w:rsidTr="00F7159D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5820EB3B" w14:textId="1D1758D6" w:rsidR="00D87D19" w:rsidRDefault="00D87D19" w:rsidP="00497E3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01ED215C" w14:textId="77777777" w:rsidR="00D87D19" w:rsidRDefault="00D87D19" w:rsidP="00497E3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0125819F" w14:textId="77777777" w:rsidR="00D87D19" w:rsidRDefault="00D87D19" w:rsidP="00497E3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D87D19" w14:paraId="4807ABE7" w14:textId="77777777" w:rsidTr="00D87D19">
+      <w:tr w:rsidR="00D87D19" w14:paraId="4807ABE7" w14:textId="77777777" w:rsidTr="00F7159D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="362EC232" w14:textId="23B7BE59" w:rsidR="00D87D19" w:rsidRDefault="00D87D19" w:rsidP="00497E3B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1840" w:type="dxa"/>
           </w:tcPr>
@@ -1278,163 +1220,140 @@
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63A88E79" w14:textId="77777777" w:rsidR="009E0961" w:rsidRPr="00375BE4" w:rsidRDefault="00375BE4" w:rsidP="00497E3B">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00375BE4">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Catatan: ditulis dengan </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> arial narrow 11pt</w:t>
+        <w:t>Catatan: ditulis dengan font arial narrow 11pt</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="546EA9EC" w14:textId="77777777" w:rsidR="009E0961" w:rsidRPr="00F50200" w:rsidRDefault="009E0961" w:rsidP="009E0961">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(spasi 1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3479A724" w14:textId="77777777" w:rsidR="00F50200" w:rsidRDefault="009571CE" w:rsidP="00A03D99">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C62712">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>METODE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F6BEA68" w14:textId="77777777" w:rsidR="00497E3B" w:rsidRDefault="00F50200" w:rsidP="00497E3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00497E3B" w:rsidSect="00D87D19">
+        <w:sectPr w:rsidR="00497E3B" w:rsidSect="00F7159D">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="2268" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
-          <w:cols w:num="2" w:space="708"/>
+          <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">Apabila artikel ilmiah merupakan </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>hasil penelitian</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">, maka urutan setelah pendahuluan adalah </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>metode</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Metode meliputi uraian yang rinci tentang cara, instrumen, dan teknik analisis penelitian </w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">yang digunakan dalam memecahkan permasalahan. Apabila merupakan </w:t>
+        <w:t xml:space="preserve">. Metode meliputi uraian yang rinci tentang cara, instrumen, dan teknik analisis penelitian yang digunakan dalam memecahkan permasalahan. Apabila merupakan </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>hasil kajian</w:t>
       </w:r>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve"> pustaka, maka urutan setelah pendahuluan adalah </w:t>
       </w:r>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>analisis pemecahan masalah</w:t>
       </w:r>
@@ -1471,230 +1390,140 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
         <w:t xml:space="preserve">si.) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66EEF03C" w14:textId="77777777" w:rsidR="00497E3B" w:rsidRDefault="00497E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="045957C9" w14:textId="77777777" w:rsidR="00EC4E3B" w:rsidRDefault="00EC4E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00EC4E3B" w:rsidSect="00D87D19">
+        <w:sectPr w:rsidR="00EC4E3B" w:rsidSect="00F7159D">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="2268" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
-          <w:cols w:num="2" w:space="708"/>
+          <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03A88768" w14:textId="77777777" w:rsidR="00497E3B" w:rsidRDefault="00497E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C62712">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>HASIL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="735F5621" w14:textId="77777777" w:rsidR="00497E3B" w:rsidRDefault="00497E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Untuk Artikel Ilmiah dari hasil penelitian, bab setelah metode adalah hasil. Hasil merupakan uraian obyektif tentang hasil-hasil penelitian berkaitan dengan pertanyaan penelitian dan pembahasannya secara ilmiah. Hasil menyajikan data-data hasil penelitian dan temuan penelitian yang perlu dijelaskan secara </w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> dan ditunjang oleh fenomena-fenomena ilmiah yang memadai serta ada pembanding dengan hasil-hasil penelitian/ temuan peneliti lain yang relevan. Untuk artikel dari hasil kajian, bab setelah metode adalah hasil yang berisi solusi atau ide dari permasalahan yang memiliki kontribusi/wawasan ke depan dan pembahasannya secara ilmiah.</w:t>
+        <w:t>Untuk Artikel Ilmiah dari hasil penelitian, bab setelah metode adalah hasil. Hasil merupakan uraian obyektif tentang hasil-hasil penelitian berkaitan dengan pertanyaan penelitian dan pembahasannya secara ilmiah. Hasil menyajikan data-data hasil penelitian dan temuan penelitian yang perlu dijelaskan secara saintifik meliputi: what, why, how dan ditunjang oleh fenomena-fenomena ilmiah yang memadai serta ada pembanding dengan hasil-hasil penelitian/ temuan peneliti lain yang relevan. Untuk artikel dari hasil kajian, bab setelah metode adalah hasil yang berisi solusi atau ide dari permasalahan yang memiliki kontribusi/wawasan ke depan dan pembahasannya secara ilmiah.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B78166B" w14:textId="77777777" w:rsidR="00497E3B" w:rsidRDefault="00497E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3900C609" w14:textId="77777777" w:rsidR="00497E3B" w:rsidRDefault="00497E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C62712">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SIMPULAN</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DBA25D4" w14:textId="77777777" w:rsidR="00497E3B" w:rsidRDefault="00497E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F50200">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
-        <w:t xml:space="preserve">Simpulan memberikan jawaban atas permasalahan yang dikemukakan di pendahuluan. Pada artikel ilmiah hasil penelitian, yang dimaksud dengan simpulan adalah rumusan atau jawaban atas pertanyaan penelitian berdasarkan hasil-hasil penelitian yang dikemukakan secara ringkas. Simpulan disajikan dalam bentuk paragraf. Pada artikel ilmiah hasil </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> akhir simpulan perlu dituliskan implikasi dan pengembangan hasil temuan yang ditemukan.</w:t>
+        <w:t>Simpulan memberikan jawaban atas permasalahan yang dikemukakan di pendahuluan. Pada artikel ilmiah hasil penelitian, yang dimaksud dengan simpulan adalah rumusan atau jawaban atas pertanyaan penelitian berdasarkan hasil-hasil penelitian yang dikemukakan secara ringkas. Simpulan disajikan dalam bentuk paragraf. Pada artikel ilmiah hasil kajian,simpulan dirumuskan berdasarkan hasil analisis pemecahan masalah. Simpulan disajikan dalam bentuk paragraf. Dibagian akhir simpulan perlu dituliskan implikasi dan pengembangan hasil temuan yang ditemukan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="194A18B3" w14:textId="77777777" w:rsidR="00497E3B" w:rsidRPr="00F50200" w:rsidRDefault="00497E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AA2470B" w14:textId="77777777" w:rsidR="00497E3B" w:rsidRDefault="00497E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:b/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C62712">
         <w:rPr>
@@ -1738,50 +1567,51 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="147BF33D" w14:textId="77777777" w:rsidR="00497E3B" w:rsidRDefault="00497E3B" w:rsidP="00497E3B">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16928">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Didier C. Combatalade, D.C. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F16928">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Basics of Heart Rate Variability Applied to Psychophysiology.</w:t>
       </w:r>
       <w:r w:rsidRPr="00F16928">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Montreal: Thought Technology, 2010.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="722F253A" w14:textId="77777777" w:rsidR="00497E3B" w:rsidRPr="00C62712" w:rsidRDefault="00497E3B" w:rsidP="00EC4E3B">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
@@ -1811,89 +1641,77 @@
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>International Journal &amp; Magazine of Engineering, Technology, Management and Research</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62712">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2, no. 6 (June 2015): 402-405.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31E7D65E" w14:textId="15B41982" w:rsidR="00C77232" w:rsidRDefault="00497E3B" w:rsidP="00EC4E3B">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00C77232" w:rsidSect="00D87D19">
+        <w:sectPr w:rsidR="00C77232" w:rsidSect="00F7159D">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="1701" w:right="1701" w:bottom="2268" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
-          <w:cols w:num="2" w:space="708"/>
+          <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00C62712">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Wahyu Kusuma, Sendy Frandika. "Alat Pengukur Jumlah Detak Jantung Berdasar Aliran Darah Ujung Jari." </w:t>
       </w:r>
       <w:r w:rsidRPr="00C62712">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prosiding Seminar Ilmiah Nasional </w:t>
-[...11 lines deleted...]
-        <w:t>Komputer dan Sistem Intelijen (KOMMIT 2014).</w:t>
+        <w:t>Prosiding Seminar Ilmiah Nasional Komputer dan Sistem Intelijen (KOMMIT 2014).</w:t>
       </w:r>
       <w:r w:rsidRPr="00C62712">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Depok: Universitas Gunadarma, 2014. 425-431.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69873035" w14:textId="1FFF3AB4" w:rsidR="00C2790D" w:rsidRPr="00782735" w:rsidRDefault="00C2790D" w:rsidP="00497E3B">
       <w:pPr>
         <w:pStyle w:val="Bibliography"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:noProof/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1909,61 +1727,61 @@
     <w:p w14:paraId="025159AB" w14:textId="1D7BBF2B" w:rsidR="009571CE" w:rsidRPr="00AB0668" w:rsidRDefault="009571CE" w:rsidP="00C62712">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009571CE" w:rsidRPr="00AB0668" w:rsidSect="009571CE">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1701" w:bottom="2268" w:left="2268" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00E4A7DB" w14:textId="77777777" w:rsidR="009C5D1D" w:rsidRDefault="009C5D1D" w:rsidP="00695299">
+    <w:p w14:paraId="0FDD5934" w14:textId="77777777" w:rsidR="00553933" w:rsidRDefault="00553933" w:rsidP="00695299">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56AF0BE2" w14:textId="77777777" w:rsidR="009C5D1D" w:rsidRDefault="009C5D1D" w:rsidP="00695299">
+    <w:p w14:paraId="4538F25E" w14:textId="77777777" w:rsidR="00553933" w:rsidRDefault="00553933" w:rsidP="00695299">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1981,61 +1799,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7712DF28" w14:textId="77777777" w:rsidR="009C5D1D" w:rsidRDefault="009C5D1D" w:rsidP="00695299">
+    <w:p w14:paraId="23599EE8" w14:textId="77777777" w:rsidR="00553933" w:rsidRDefault="00553933" w:rsidP="00695299">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10347B40" w14:textId="77777777" w:rsidR="009C5D1D" w:rsidRDefault="009C5D1D" w:rsidP="00695299">
+    <w:p w14:paraId="59003481" w14:textId="77777777" w:rsidR="00553933" w:rsidRDefault="00553933" w:rsidP="00695299">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7128F861" w14:textId="1E306762" w:rsidR="00C77232" w:rsidRPr="00C77232" w:rsidRDefault="00C77232" w:rsidP="00C77232">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003C7D2E">
@@ -2251,63 +2069,61 @@
           <w:t>Electronics and Education</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:t xml:space="preserve">, </w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
         <w:r>
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>Edisi</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00726EBA">
           <w:rPr>
             <w:i/>
             <w:iCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t xml:space="preserve"> xx</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="apple-tab-span"/>
             <w:b/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="000000"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
@@ -2397,108 +2213,82 @@
     </w:r>
     <w:r w:rsidR="00726EBA">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> Electronics and Education (JEED)</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="300A7161" w14:textId="1DEF641C" w:rsidR="00C77232" w:rsidRPr="00C77232" w:rsidRDefault="00C77232" w:rsidP="00C77232">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00C77232">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Edisi</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
     <w:r w:rsidR="00726EBA">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t xml:space="preserve"> xx</w:t>
     </w:r>
     <w:r w:rsidRPr="00C77232">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve"> tahun </w:t>
     </w:r>
     <w:r w:rsidR="00726EBA">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>202x</w:t>
     </w:r>
     <w:r w:rsidRPr="00C77232">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">, hal: </w:t>
     </w:r>
     <w:r w:rsidR="00726EBA">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
@@ -2791,161 +2581,165 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0421001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6338" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1720935638">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="433743709">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1482311386">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="109"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="117"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D2E92"/>
     <w:rsid w:val="00006F88"/>
     <w:rsid w:val="000100D7"/>
     <w:rsid w:val="00056FF7"/>
     <w:rsid w:val="00104301"/>
     <w:rsid w:val="0011016D"/>
     <w:rsid w:val="0013475A"/>
     <w:rsid w:val="001D144C"/>
     <w:rsid w:val="001F4ABB"/>
     <w:rsid w:val="00202278"/>
     <w:rsid w:val="002028D4"/>
     <w:rsid w:val="002622CE"/>
     <w:rsid w:val="00263FD2"/>
+    <w:rsid w:val="002836FB"/>
     <w:rsid w:val="0029327C"/>
     <w:rsid w:val="002F304F"/>
     <w:rsid w:val="00375BE4"/>
     <w:rsid w:val="003C1190"/>
     <w:rsid w:val="003C7D2E"/>
     <w:rsid w:val="003E7E64"/>
     <w:rsid w:val="00406ADA"/>
     <w:rsid w:val="00472967"/>
     <w:rsid w:val="00497E3B"/>
     <w:rsid w:val="004D2E92"/>
     <w:rsid w:val="00514807"/>
     <w:rsid w:val="005535FA"/>
+    <w:rsid w:val="00553933"/>
     <w:rsid w:val="0056367C"/>
     <w:rsid w:val="005752E1"/>
     <w:rsid w:val="005B15AC"/>
     <w:rsid w:val="005C5C27"/>
     <w:rsid w:val="005F7C84"/>
     <w:rsid w:val="006778AE"/>
     <w:rsid w:val="00695299"/>
     <w:rsid w:val="00721600"/>
     <w:rsid w:val="007250C4"/>
     <w:rsid w:val="00726EBA"/>
+    <w:rsid w:val="00765D87"/>
     <w:rsid w:val="00782735"/>
     <w:rsid w:val="00791C11"/>
     <w:rsid w:val="007E5751"/>
     <w:rsid w:val="00834BC1"/>
     <w:rsid w:val="00880119"/>
     <w:rsid w:val="008C41A8"/>
     <w:rsid w:val="008E6734"/>
     <w:rsid w:val="00955EB7"/>
     <w:rsid w:val="009571CE"/>
     <w:rsid w:val="00987B02"/>
     <w:rsid w:val="009C20DA"/>
     <w:rsid w:val="009C49D5"/>
     <w:rsid w:val="009C5D1D"/>
     <w:rsid w:val="009E0961"/>
     <w:rsid w:val="00A03D99"/>
     <w:rsid w:val="00A337D2"/>
     <w:rsid w:val="00A40D55"/>
     <w:rsid w:val="00AB0668"/>
     <w:rsid w:val="00B07FD0"/>
     <w:rsid w:val="00B22A45"/>
     <w:rsid w:val="00B250B4"/>
     <w:rsid w:val="00B31533"/>
     <w:rsid w:val="00B5103C"/>
     <w:rsid w:val="00B56650"/>
     <w:rsid w:val="00BD1691"/>
     <w:rsid w:val="00BD5003"/>
     <w:rsid w:val="00C0426B"/>
     <w:rsid w:val="00C27478"/>
     <w:rsid w:val="00C2790D"/>
     <w:rsid w:val="00C47F43"/>
     <w:rsid w:val="00C62712"/>
     <w:rsid w:val="00C77232"/>
     <w:rsid w:val="00C939DE"/>
     <w:rsid w:val="00CE4C2C"/>
     <w:rsid w:val="00D25FA7"/>
     <w:rsid w:val="00D30274"/>
     <w:rsid w:val="00D87D19"/>
     <w:rsid w:val="00DD021B"/>
+    <w:rsid w:val="00DD35C2"/>
     <w:rsid w:val="00E116CC"/>
     <w:rsid w:val="00E11976"/>
     <w:rsid w:val="00E33DED"/>
     <w:rsid w:val="00E4077E"/>
     <w:rsid w:val="00E805D3"/>
     <w:rsid w:val="00EA2469"/>
     <w:rsid w:val="00EC4E3B"/>
     <w:rsid w:val="00ED4D97"/>
     <w:rsid w:val="00F16928"/>
     <w:rsid w:val="00F50200"/>
+    <w:rsid w:val="00F7159D"/>
     <w:rsid w:val="00F753BC"/>
     <w:rsid w:val="00F77038"/>
     <w:rsid w:val="00FB2A75"/>
     <w:rsid w:val="00FB411F"/>
     <w:rsid w:val="00FC2902"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -3963,73 +3757,73 @@
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:Title>Basics of Heart Rate Variability Applied to Psychophysiology</b:Title>
     <b:Year>2010</b:Year>
     <b:City>Montreal</b:City>
     <b:Publisher>Thought Technology</b:Publisher>
     <b:RefOrder>1</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{177B5AD0-CB7F-42EA-B437-2BFBA8C64079}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>715</Words>
-  <Characters>4576</Characters>
+  <Words>695</Words>
+  <Characters>4433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>108</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>100</Lines>
+  <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5247</CharactersWithSpaces>
+  <CharactersWithSpaces>5087</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>JUN</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>b2c07c1a4be4e4abfbb6e295495a20d0ff828afae58267fe93a916d0280f7d42</vt:lpwstr>
   </property>
 </Properties>
 </file>