--- v0 (2026-10-13)
+++ v1 (2026-11-03)
@@ -55,71 +55,50 @@
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk35156554"/>
       <w:r>
         <w:t xml:space="preserve">Concise and Informative Title Stating the Main Finding (No More Than 12 Words) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:color w:val="00B0F0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(shortcut layout CTRL+ALT+J)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02B13BE8" w14:textId="418928C9" w:rsidR="00F651DA" w:rsidRDefault="00F651DA" w:rsidP="00E15721">
       <w:pPr>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45EE78FE" w14:textId="77777777" w:rsidR="00330A78" w:rsidRPr="006C6B75" w:rsidRDefault="00330A78" w:rsidP="00E15721">
       <w:pPr>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
       </w:pPr>
-    </w:p>
-[...19 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="1C211B91" w14:textId="4823424D" w:rsidR="00C27A34" w:rsidRPr="006C6B75" w:rsidRDefault="00C27A34" w:rsidP="00E15721">
       <w:pPr>
         <w:pStyle w:val="Lembaga"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t xml:space="preserve">Anonymised manuscript for double-blind review: remove all information that identifies the authors, including names, affiliations, acknowledgments, grant numbers, first-person self-citations, and file properties (File &gt; Info &gt; Inspect Document).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2B453F" w14:textId="68A4772C" w:rsidR="00C27A34" w:rsidRDefault="00C27A34" w:rsidP="00652E24">
       <w:pPr>
         <w:pStyle w:val="Abstrak"/>
         <w:spacing w:line="24" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:noProof/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="087CB718" w14:textId="77777777" w:rsidR="00330A78" w:rsidRPr="006C6B75" w:rsidRDefault="00330A78" w:rsidP="00E15721">
@@ -3864,99 +3843,99 @@
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00881C94">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Published by</w:t>
           </w:r>
           <w:r w:rsidRPr="00881C94">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00813B72" w:rsidRPr="00813B72">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Department of</w:t>
+            <w:t xml:space="preserve">Jurusan</w:t>
           </w:r>
           <w:r w:rsidRPr="00881C94">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Administration Education, </w:t>
+            <w:t xml:space="preserve"> Pendidikan Administrasi </w:t>
           </w:r>
           <w:r w:rsidRPr="00881C94">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>FE</w:t>
+            <w:t xml:space="preserve">Fakultas Ekonomi</w:t>
           </w:r>
           <w:r w:rsidR="00813B72">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>B</w:t>
+            <w:t xml:space="preserve"/>
           </w:r>
           <w:r w:rsidRPr="00881C94">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> UNY </w:t>
+            <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="4EF1D94E" w14:textId="71610015" w:rsidR="00C420F9" w:rsidRPr="00881C94" w:rsidRDefault="00C420F9" w:rsidP="00C420F9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00881C94">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">in collaboration with ASPAPI</w:t>
+            <w:t xml:space="preserve">Universitas Negeri Yogyakarta</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1452" w:type="pct"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
         <w:p w14:paraId="2F2A622C" w14:textId="3B291B74" w:rsidR="00C420F9" w:rsidRPr="00982B9C" w:rsidRDefault="00C420F9" w:rsidP="00982B9C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00982B9C">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>E-ISSN: 2528-5750</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
@@ -5055,51 +5034,51 @@
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E443B">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Published by</w:t>
           </w:r>
           <w:r w:rsidRPr="000E443B">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="000E443B">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Department of Administration Education, FEB UNY, in collaboration with ASPAPI</w:t>
+            <w:t xml:space="preserve">Jurusan Pendidikan Administrasi Fakultas Ekonomi Universitas Negeri Yogyakarta</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1408" w:type="pct"/>
         </w:tcPr>
         <w:p w14:paraId="4A77F521" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="000E443B" w:rsidRDefault="008872F0" w:rsidP="000E443B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E443B">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>E-ISSN: 2528-5750</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>