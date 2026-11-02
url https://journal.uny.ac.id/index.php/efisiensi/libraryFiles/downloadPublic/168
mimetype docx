--- v0 (2026-10-13)
+++ v1 (2026-11-02)
@@ -2203,99 +2203,99 @@
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00881C94">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Published by</w:t>
           </w:r>
           <w:r w:rsidRPr="00881C94">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidR="00813B72" w:rsidRPr="00813B72">
             <w:rPr>
               <w:bCs/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Department of</w:t>
+            <w:t xml:space="preserve">Jurusan</w:t>
           </w:r>
           <w:r w:rsidRPr="00881C94">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve"> Administration Education, </w:t>
+            <w:t xml:space="preserve"> Pendidikan Administrasi </w:t>
           </w:r>
           <w:r w:rsidRPr="00881C94">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>FE</w:t>
+            <w:t xml:space="preserve">Fakultas Ekonomi</w:t>
           </w:r>
           <w:r w:rsidR="00813B72">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t>B</w:t>
+            <w:t xml:space="preserve"/>
           </w:r>
           <w:r w:rsidRPr="00881C94">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
-            <w:t xml:space="preserve"> UNY </w:t>
+            <w:t xml:space="preserve"/>
           </w:r>
         </w:p>
         <w:p w14:paraId="4EF1D94E" w14:textId="71610015" w:rsidR="00C420F9" w:rsidRPr="00881C94" w:rsidRDefault="00C420F9" w:rsidP="00C420F9">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00881C94">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">in collaboration with ASPAPI</w:t>
+            <w:t xml:space="preserve">Universitas Negeri Yogyakarta</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1452" w:type="pct"/>
           <w:gridSpan w:val="2"/>
         </w:tcPr>
         <w:p w14:paraId="2F2A622C" w14:textId="3B291B74" w:rsidR="00C420F9" w:rsidRPr="00982B9C" w:rsidRDefault="00C420F9" w:rsidP="00982B9C">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00982B9C">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>E-ISSN: 2528-5750</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
@@ -3394,51 +3394,51 @@
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E443B">
             <w:rPr>
               <w:i/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>Published by</w:t>
           </w:r>
           <w:r w:rsidRPr="000E443B">
             <w:rPr>
               <w:b/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="000E443B">
             <w:rPr>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t xml:space="preserve">Department of Administration Education, FEB UNY, in collaboration with ASPAPI</w:t>
+            <w:t xml:space="preserve">Jurusan Pendidikan Administrasi Fakultas Ekonomi Universitas Negeri Yogyakarta</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1408" w:type="pct"/>
         </w:tcPr>
         <w:p w14:paraId="4A77F521" w14:textId="77777777" w:rsidR="00000000" w:rsidRPr="000E443B" w:rsidRDefault="008872F0" w:rsidP="000E443B">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="000E443B">
             <w:rPr>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>E-ISSN: 2528-5750</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>